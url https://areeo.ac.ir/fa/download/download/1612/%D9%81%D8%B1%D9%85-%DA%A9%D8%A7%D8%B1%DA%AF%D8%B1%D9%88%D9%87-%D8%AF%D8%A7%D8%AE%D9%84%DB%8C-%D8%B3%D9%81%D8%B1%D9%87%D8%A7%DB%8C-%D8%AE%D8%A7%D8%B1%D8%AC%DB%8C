--- v0 (2025-12-15)
+++ v1 (2026-06-13)
@@ -4,66 +4,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C454B54" w14:textId="77777777" w:rsidR="001F1D60" w:rsidRPr="0024299A" w:rsidRDefault="001F1D60" w:rsidP="00844A17">
+    <w:p w14:paraId="0C454B54" w14:textId="77777777" w:rsidR="001F1D60" w:rsidRPr="00844A17" w:rsidRDefault="001F1D60" w:rsidP="00844A17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Davat"/>
+          <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024299A">
+      <w:r w:rsidRPr="00844A17">
         <w:rPr>
-          <w:rFonts w:cs="B Davat" w:hint="cs"/>
+          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">فرم کارگروه داخلی سفرهای خارجی </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C454B55" w14:textId="77777777" w:rsidR="001F1D60" w:rsidRPr="00844A17" w:rsidRDefault="001F1D60" w:rsidP="001F1D60">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844A17">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
@@ -72,62 +72,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جدول شماره 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="15102" w:type="dxa"/>
         <w:tblInd w:w="-151" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2819"/>
-        <w:gridCol w:w="201"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2037"/>
+        <w:gridCol w:w="3154"/>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="1943"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="7"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3021"/>
+        <w:gridCol w:w="1689"/>
+        <w:gridCol w:w="4359"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00844A17" w:rsidRPr="00844A17" w14:paraId="0C454B58" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00844A17" w:rsidRPr="00844A17" w14:paraId="0C454B58" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B56" w14:textId="2183F6E9" w:rsidR="00844A17" w:rsidRPr="00385D3D" w:rsidRDefault="00844A17" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -136,105 +132,105 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام دستگاه اجرایی</w:t>
             </w:r>
             <w:r w:rsidR="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6235" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B408097" w14:textId="2EB6047E" w:rsidR="00844A17" w:rsidRPr="00385D3D" w:rsidRDefault="00844A17" w:rsidP="00956E8D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>سازمان تحقیقات، آموزش و ترویج کشاورزی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6048" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B57" w14:textId="0D8CBD22" w:rsidR="00844A17" w:rsidRPr="00385D3D" w:rsidRDefault="00844A17" w:rsidP="005B2757">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B5D" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B5D" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B59" w14:textId="7124277D" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -243,135 +239,134 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>آدرس اینترنتی دستگاه اجرایی</w:t>
             </w:r>
             <w:r w:rsidR="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6227" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B5A" w14:textId="606517E1" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00385D3D" w:rsidP="00956E8D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>www.areeo.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B5B" w14:textId="77777777" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="000B4B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">مسیر پروازی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4359" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454B5C" w14:textId="59119084" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
+          <w:p w14:paraId="0C454B5C" w14:textId="3ABDDC6D" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00575922">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B62" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B62" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B5E" w14:textId="23B88A47" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -380,310 +375,286 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>کشور و شهر مقصد</w:t>
             </w:r>
             <w:r w:rsidR="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6227" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454B5F" w14:textId="512DBE8F" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
+          <w:p w14:paraId="0C454B5F" w14:textId="53A20E55" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00575922">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B60" w14:textId="77777777" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="000B4B5F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>تاریخ و مدت سفر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4359" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454B61" w14:textId="37C67694" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
+          <w:p w14:paraId="0C454B61" w14:textId="20BE1E70" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00956E8D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45398" w:rsidRPr="00C45398" w14:paraId="19F8DDA4" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00C45398" w:rsidRPr="00C45398" w14:paraId="19F8DDA4" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C05EA43" w14:textId="00ECA2D9" w:rsidR="00C45398" w:rsidRPr="00C45398" w:rsidRDefault="00C45398" w:rsidP="00C45398">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B6C" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B6C" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B68" w14:textId="5E7F80F9" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>موضوع سفر</w:t>
             </w:r>
             <w:r w:rsidR="00956E8D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B69" w14:textId="037317B7" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="0065574D" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454B6A" w14:textId="77777777" w:rsidR="00A76129" w:rsidRPr="009B02D6" w:rsidRDefault="00A76129" w:rsidP="00A76129">
-[...22 lines deleted...]
-          <w:p w14:paraId="0C454B6B" w14:textId="50DB6CA1" w:rsidR="00456C0F" w:rsidRPr="009B02D6" w:rsidRDefault="00456C0F" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454B6B" w14:textId="50DB6CA1" w:rsidR="00456C0F" w:rsidRPr="009B02D6" w:rsidRDefault="00456C0F" w:rsidP="000E1646">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C45398" w:rsidRPr="009B02D6" w14:paraId="0026FF3C" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00C45398" w:rsidRPr="009B02D6" w14:paraId="0026FF3C" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
-          <w:gridAfter w:val="10"/>
+          <w:gridAfter w:val="6"/>
           <w:wAfter w:w="12283" w:type="dxa"/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="704C175F" w14:textId="77777777" w:rsidR="00C45398" w:rsidRPr="00C45398" w:rsidRDefault="00C45398" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B350EF" w:rsidRPr="00844A17" w14:paraId="0C454B6E" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00B350EF" w:rsidRPr="00844A17" w14:paraId="0C454B6E" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E519C1F" w14:textId="77777777" w:rsidR="00230B0D" w:rsidRDefault="00B350EF" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
@@ -713,191 +684,191 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> (عادی، خدمت، سیاسی)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454B6D" w14:textId="1606A4E6" w:rsidR="00456C0F" w:rsidRPr="009B02D6" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454B6D" w14:textId="38A27B31" w:rsidR="00456C0F" w:rsidRPr="009B02D6" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="7D078B88" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="7D078B88" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17BE5D21" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="009B02D6" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B76" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00305D74" w:rsidRPr="00844A17" w14:paraId="0C454B76" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B74" w14:textId="097B5A41" w:rsidR="00305D74" w:rsidRPr="00385D3D" w:rsidRDefault="00305D74" w:rsidP="00230B0D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">تعداد و اسامی همراهان </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3148">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">از بخش خصوصی یا نیمه دولتی یا شخصی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454B75" w14:textId="1EF9C8D8" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00305D74" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454B75" w14:textId="4C5CCBBC" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00305D74" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D300D" w:rsidRPr="001D300D" w14:paraId="03BADE62" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="001D300D" w:rsidRPr="001D300D" w14:paraId="03BADE62" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7548C502" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="001D300D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00456C0F" w:rsidRPr="00844A17" w14:paraId="0C454B7B" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00456C0F" w:rsidRPr="00844A17" w14:paraId="0C454B7B" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5973" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03DA64E0" w14:textId="77777777" w:rsidR="00456C0F" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">آیا سفر، مشترک بین چند دستگاه اجرایی است: </w:t>
@@ -930,857 +901,257 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="001D300D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">ها ذکر و دستگاه هماهنگ کننده اعلام شود </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9129" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454B7A" w14:textId="58A932E2" w:rsidR="00456C0F" w:rsidRPr="00385D3D" w:rsidRDefault="00456C0F" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000228E9" w:rsidRPr="000228E9" w14:paraId="5E636E95" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="000228E9" w:rsidRPr="000228E9" w14:paraId="5E636E95" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23CF2FA4" w14:textId="77777777" w:rsidR="000228E9" w:rsidRPr="000228E9" w:rsidRDefault="000228E9" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="0C454B80" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="001D300D" w:rsidRPr="00844A17" w14:paraId="0C454B80" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:trPr>
           <w:trHeight w:val="656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7009" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="7103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAB04E6" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="000228E9">
+          <w:p w14:paraId="1DAB04E6" w14:textId="0DE057D4" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="000228E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385D3D">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شماره، تاریخ نامه و مقام پیشنهاددهنده داخلی دستگاه برای انجام سفر را درج نمایید</w:t>
+            </w:r>
+            <w:r w:rsidR="000D7B48">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8093" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="7999" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454B7F" w14:textId="152A9536" w:rsidR="001D300D" w:rsidRPr="00385D3D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454B7F" w14:textId="4F87807E" w:rsidR="00DD1829" w:rsidRPr="00385D3D" w:rsidRDefault="009A1FCE" w:rsidP="00575922">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
-[...218 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...343 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BFD5BFC" w14:textId="0A9A39BA" w:rsidR="00D332C2" w:rsidRDefault="00D332C2" w:rsidP="00CD6DD2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6325FDC1" w14:textId="2EB4E343" w:rsidR="000228E9" w:rsidRPr="00844A17" w:rsidRDefault="000228E9" w:rsidP="009B02D6">
+    <w:p w14:paraId="6325FDC1" w14:textId="2EB4E343" w:rsidR="000228E9" w:rsidRDefault="000228E9" w:rsidP="009B02D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9B3EA2" w14:textId="77777777" w:rsidR="000E1646" w:rsidRDefault="000E1646" w:rsidP="009B02D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E21172C" w14:textId="77777777" w:rsidR="000E1646" w:rsidRPr="00844A17" w:rsidRDefault="000E1646" w:rsidP="009B02D6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C454B93" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="0071128E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B02D6">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>جدول شماره 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C454B94" w14:textId="05DDD701" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00CD6DD2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B02D6">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
@@ -1807,69 +1178,67 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">موران اعزامی </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="533"/>
-        <w:gridCol w:w="1041"/>
-[...15 lines deleted...]
-        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="520"/>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="1203"/>
+        <w:gridCol w:w="917"/>
+        <w:gridCol w:w="738"/>
+        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1037"/>
+        <w:gridCol w:w="780"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="1536"/>
+        <w:gridCol w:w="727"/>
+        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="965"/>
+        <w:gridCol w:w="886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BA5" w14:textId="77777777" w:rsidTr="001514D8">
+      <w:tr w:rsidR="007D66BE" w:rsidRPr="00844A17" w14:paraId="0C454BA5" w14:textId="77777777" w:rsidTr="00873A56">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:textDirection w:val="tbRl"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B95" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="009B02D6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
@@ -1948,51 +1317,50 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام پدر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B98" w14:textId="625EB466" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شماره</w:t>
@@ -2000,51 +1368,51 @@
             <w:r w:rsidR="00527EE0" w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شناسنامه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B99" w14:textId="640C8427" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>کد</w:t>
@@ -2053,2960 +1421,1323 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ملی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9A" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>تاریخ تولد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9B" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>جنسیت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9C" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>وضعیت تاهل</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1037" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9D" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مدرک تحصیلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9E" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>سابقه کار</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454B9F" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان آشنایی با زبان خارجی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA0" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شماره تلفن همراه و ثابت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA1" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع گذرنامه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA2" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>محل خدمت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA3" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>سمت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="886" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454BA4" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="009B02D6" w:rsidRDefault="00CD6DD2" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B02D6">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>وضعیت استخدام</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BB6" w14:textId="77777777" w:rsidTr="001514D8">
+      <w:tr w:rsidR="007D66BE" w:rsidRPr="00844A17" w14:paraId="0C454BB6" w14:textId="77777777" w:rsidTr="00873A56">
         <w:trPr>
           <w:trHeight w:val="494"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BA6" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BA6" w14:textId="5DB30843" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BA7" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454BA7" w14:textId="67BA9837" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BA8" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454BA8" w14:textId="2FD3B459" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BA9" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454BA9" w14:textId="22E7C094" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="009A4C92">
             <w:pPr>
               <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1203" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BAA" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454BAA" w14:textId="3C8DB1B8" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BAB" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454BAB" w14:textId="165B02F8" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BAC" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454BAC" w14:textId="6977072C" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BAD" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BAD" w14:textId="57BF85A6" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1037" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BAE" w14:textId="77777777" w:rsidR="0065574D" w:rsidRPr="009B02D6" w:rsidRDefault="0065574D" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BAE" w14:textId="246BD462" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BAF" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BAF" w14:textId="6B2C7AB1" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB0" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB0" w14:textId="4875D300" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="806" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB1" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB1" w14:textId="12044272" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="685" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB2" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB2" w14:textId="4E82FBD7" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB3" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB3" w14:textId="558AF26C" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB4" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB4" w14:textId="4AE1DA92" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB5" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB5" w14:textId="10D15CCD" w:rsidR="00CF079A" w:rsidRPr="009B02D6" w:rsidRDefault="00CF079A" w:rsidP="00CF079A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B02D6" w:rsidRPr="00844A17" w14:paraId="0C454BC7" w14:textId="77777777" w:rsidTr="001514D8">
+      <w:tr w:rsidR="007D66BE" w:rsidRPr="00844A17" w14:paraId="0C454BC7" w14:textId="77777777" w:rsidTr="00873A56">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB7" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB7" w14:textId="581D6166" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB8" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB8" w14:textId="3A25D306" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BB9" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BB9" w14:textId="3CE50CB8" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BBA" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BBA" w14:textId="7CE373F9" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BBB" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BBB" w14:textId="2224E7F5" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="917" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BBC" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BBC" w14:textId="3D3B2C72" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1084" w:type="dxa"/>
+            <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BBD" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BBD" w14:textId="7C860A04" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BBE" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BBE" w14:textId="409A5A46" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1037" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BBF" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BBF" w14:textId="4F59BC51" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcW w:w="780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC0" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC0" w14:textId="2F5E4A6B" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1105" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC1" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC1" w14:textId="44B6AED7" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="806" w:type="dxa"/>
+            <w:tcW w:w="1536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC2" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC2" w14:textId="32AD7D8F" w:rsidR="00873A56" w:rsidRPr="009B02D6" w:rsidRDefault="00873A56" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1444" w:type="dxa"/>
+            <w:tcW w:w="685" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC3" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC3" w14:textId="3D63A493" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="872" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC4" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC4" w14:textId="255B5F4C" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcW w:w="965" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC5" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC5" w14:textId="7AC65297" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="886" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454BC6" w14:textId="77777777" w:rsidR="00664171" w:rsidRPr="009B02D6" w:rsidRDefault="00664171" w:rsidP="00664171">
+          <w:p w14:paraId="0C454BC6" w14:textId="568300E6" w:rsidR="007D66BE" w:rsidRPr="009B02D6" w:rsidRDefault="007D66BE" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1785 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C454BF0" w14:textId="39CB4563" w:rsidR="00664171" w:rsidRPr="00844A17" w:rsidRDefault="00664171" w:rsidP="00846616">
+    <w:p w14:paraId="0C454BEA" w14:textId="77777777" w:rsidR="00846616" w:rsidRPr="00844A17" w:rsidRDefault="00846616" w:rsidP="00846616">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C454BEB" w14:textId="77777777" w:rsidR="0065574D" w:rsidRPr="00844A17" w:rsidRDefault="0065574D" w:rsidP="00846616">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F408A3" w14:textId="77777777" w:rsidR="00C21558" w:rsidRPr="00844A17" w:rsidRDefault="00C21558" w:rsidP="00846616">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C454BF0" w14:textId="39CB4563" w:rsidR="00664171" w:rsidRDefault="00664171" w:rsidP="00846616">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71701D86" w14:textId="77777777" w:rsidR="004373C8" w:rsidRDefault="004373C8" w:rsidP="00846616">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C32279" w14:textId="77777777" w:rsidR="004373C8" w:rsidRDefault="004373C8" w:rsidP="00846616">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654341AD" w14:textId="77777777" w:rsidR="004373C8" w:rsidRPr="00844A17" w:rsidRDefault="004373C8" w:rsidP="00846616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6A46CB" w14:textId="77777777" w:rsidR="0021295C" w:rsidRDefault="0021295C" w:rsidP="0071128E">
+    <w:p w14:paraId="3EFA4993" w14:textId="6D574AE5" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E115DF" w14:textId="77777777" w:rsidR="00B51416" w:rsidRDefault="00B51416" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3265B585" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B5486C" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F83015" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1240BBCC" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFA8221" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7739FAB6" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F0D6A3" w14:textId="77777777" w:rsidR="00FE1D36" w:rsidRDefault="00FE1D36" w:rsidP="000D7B48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Mitra"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B1A015" w14:textId="77777777" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="0071128E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C454C03" w14:textId="26C06187" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="0071128E">
+    <w:p w14:paraId="0C454C03" w14:textId="7B824C2F" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="0071128E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844A17">
         <w:rPr>
           <w:rFonts w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>جدول شماره 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
-        <w:tblW w:w="15672" w:type="dxa"/>
-        <w:tblInd w:w="-225" w:type="dxa"/>
+        <w:tblW w:w="15658" w:type="dxa"/>
+        <w:tblInd w:w="-155" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="140"/>
         <w:gridCol w:w="418"/>
-        <w:gridCol w:w="322"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="275"/>
+        <w:gridCol w:w="2427"/>
+        <w:gridCol w:w="2428"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="1252"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="538"/>
-        <w:gridCol w:w="626"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3661"/>
+        <w:gridCol w:w="4646"/>
         <w:gridCol w:w="78"/>
         <w:gridCol w:w="29"/>
-        <w:gridCol w:w="14"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C07" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C07" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C04" w14:textId="01BB0A6B" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع اقامت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12673" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454C06" w14:textId="399DF446" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001F3837">
+          <w:p w14:paraId="0C454C06" w14:textId="06A49586" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00B773AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
@@ -5016,528 +2747,582 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">هتل سه </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">        چهار </w:t>
+              <w:t xml:space="preserve">    چهار </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">        پنج </w:t>
+              <w:t xml:space="preserve">     پنج</w:t>
+            </w:r>
+            <w:r w:rsidR="00B773AE">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1D36" w:rsidRPr="00D4663F">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F099"/>
+            </w:r>
+            <w:r w:rsidR="00B773AE">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">ستاره                        مکان متعلق به دستگاه </w:t>
+            </w:r>
+            <w:r w:rsidR="00B773AE">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>داخلی</w:t>
+            </w:r>
+            <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">ستاره                        مکان متعلق به دستگاه </w:t>
-[...25 lines deleted...]
-                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:t xml:space="preserve">               مکان متعلق به دستگاه خارجی </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1D36">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
-            <w:r w:rsidR="00343857" w:rsidRPr="00D4663F">
-[...19 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00343857">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
+              <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D4663F" w:rsidRPr="00D4663F" w14:paraId="3B771E8E" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00D4663F" w:rsidRPr="00D4663F" w14:paraId="3B771E8E" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FD863BD" w14:textId="77777777" w:rsidR="00D4663F" w:rsidRPr="00D4663F" w:rsidRDefault="00D4663F" w:rsidP="001F3837">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C0C" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C0C" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C08" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">هزینه اقامت بر عهده: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454C09" w14:textId="33D0F2CA" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="007252A7" w:rsidP="00A76129">
+          <w:p w14:paraId="0C454C09" w14:textId="1F870C61" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="007252A7" w:rsidP="00A76129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4663F">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0094425F">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>بر عهده میزبان</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7F95">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (طرف خارجی)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0A" w14:textId="7C6966D4" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0B" w14:textId="1170A174" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="00CD6DD2" w:rsidP="00C16081">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C11" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C11" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C0D" w14:textId="34AC0813" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">هزینه غذا بر عهده: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454C0E" w14:textId="77777777" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="00CD6DD2" w:rsidP="00CA5D9A">
+          <w:p w14:paraId="0C454C0E" w14:textId="62B8AA0D" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="0094425F" w:rsidP="00CA5D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>بر عهده میزبان</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7F95">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (طرف خارجی)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C0F" w14:textId="729ADEE7" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C10" w14:textId="16629AA6" w:rsidR="00CD6DD2" w:rsidRPr="001114C2" w:rsidRDefault="00CD6DD2" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C17" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w14:paraId="0C454C17" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C12" w14:textId="52780D16" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع بلیط رفت و برگشت</w:t>
             </w:r>
             <w:r w:rsidR="00572D8E">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2428" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C13" w14:textId="0FFF3369" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -5568,59 +3353,58 @@
               </w:rPr>
               <w:t>usiness</w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2800" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454C14" w14:textId="13771A69" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
+          <w:p w14:paraId="0C454C14" w14:textId="2F0E342E" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="00CD6DD2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
@@ -5639,136 +3423,135 @@
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Economic</w:t>
             </w:r>
             <w:r w:rsidR="001114C2">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001114C2">
-[...1 lines deleted...]
-                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+            <w:r w:rsidR="00FE1D36">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C15" w14:textId="6E664D51" w:rsidR="00CD6DD2" w:rsidRPr="00844A17" w:rsidRDefault="001114C2" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C16" w14:textId="306228DF" w:rsidR="00AF6745" w:rsidRPr="00844A17" w:rsidRDefault="00AF6745" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C1C" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C1C" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C18" w14:textId="77777777" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="00343857">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -5783,115 +3566,137 @@
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">و ایاب و ذهاب در کشور مقصد </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>برعهده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454C19" w14:textId="541513CC" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454C19" w14:textId="42159928" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00921243" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>بر عهده میزبان</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7F95">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (طرف خارجی)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2134" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C1A" w14:textId="3A6648EB" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="001114C2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>میزان هزینه:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5311" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C1B" w14:textId="77777777" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00DC088D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:noProof/>
                 <w:lang w:bidi="ar-SA"/>
@@ -5945,117 +3750,111 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:roundrect w14:anchorId="538AE678" id="AutoShape 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:-318.35pt;margin-top:-3.6pt;width:266.25pt;height:14.8pt;z-index:-251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa9RTTMQIAAGIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF+P0zAMf0fiO0R5Z123279q3el0xxDS&#10;AScOPkCWpGsgjYOTrdt9etx0O3bAE6IPkR3bv9j+2V1eHxrL9hqDAVfyfDDkTDsJyrhtyb9+Wb+Z&#10;cxaicEpYcLrkRx349er1q2XrCz2CGqzSyAjEhaL1Ja9j9EWWBVnrRoQBeO3IWAE2IpKK20yhaAm9&#10;sdloOJxmLaDyCFKHQLd3vZGvEn5VaRk/VVXQkdmSU24xnZjOTXdmq6Uotih8beQpDfEPWTTCOHr0&#10;GepORMF2aP6AaoxECFDFgYQmg6oyUqcaqJp8+Fs1j7XwOtVCzQn+uU3h/8HKj/sHZEYRd1POnGiI&#10;o5tdhPQ0y+ddg1ofCvJ79A/YlRj8PcjvgTm4rYXb6htEaGstFKWVd/7Zi4BOCRTKNu0HUAQvCD71&#10;6lBh0wFSF9ghUXJ8pkQfIpN0OR7P8/FswpkkWz6fLaaJs0wU52iPIb7T0LBOKDnCzqnPxHt6Quzv&#10;Q0y8qFNxQn3jrGossbwXluXT6XSWkhbFyZmwz5ipXLBGrY21ScHt5tYio9CSr9N3Cg6XbtaxtuSL&#10;yWiSsnhhC5cQw/T9DSLVkaaza+1bp5IchbG9TFlad+p1196epg2oI7UaoR90WkwSasAnzloa8pKH&#10;HzuBmjP73hFdi/zqqtuKpFxNZiNS8NKyubQIJwmq5JGzXryN/SbtPJptTS/lqVwH3QRVJp5noc/q&#10;lCwNMkkvNuVST16/fg2rnwAAAP//AwBQSwMEFAAGAAgAAAAhAHT3dMPdAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOhDAQhu8mvkMzJt7YdnFlFSkbY6JXI3rwWOgIRDplaWHRp3c86e2fzJd/&#10;vikOqxvEglPoPWnYbhQIpMbbnloNb6+PyQ2IEA1ZM3hCDV8Y4FCenxUmt/5EL7hUsRVcQiE3GroY&#10;x1zK0HToTNj4EYl3H35yJvI4tdJO5sTlbpCpUpl0pie+0JkRHzpsPqvZaWismtX0vjzf1tex+l7m&#10;I8mno9aXF+v9HYiIa/yD4Vef1aFkp9rPZIMYNCTZVbZnltM+BcFEslU7TrWGNN2BLAv5/4fyBwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFr1FNMxAgAAYgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHT3dMPdAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;iwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B1708B" w:rsidRPr="00844A17" w14:paraId="0C454C1E" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00B1708B" w:rsidRPr="00844A17" w14:paraId="0C454C1E" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15DDF591" w14:textId="77777777" w:rsidR="00B1708B" w:rsidRPr="004B268F" w:rsidRDefault="00B1708B" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12673" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C1D" w14:textId="59470D81" w:rsidR="00B1708B" w:rsidRPr="004B268F" w:rsidRDefault="00B1708B" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C28" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C28" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C1F" w14:textId="1ECB2B88" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="004B268F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
@@ -6071,78 +3870,80 @@
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>موریت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454C20" w14:textId="6ACC9FE8" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00B1708B" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454C20" w14:textId="3FC0B341" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00FE1D36" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B1708B">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>با دریافت حق م</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
@@ -6280,51 +4081,51 @@
               <w:t>بدون دریافت حق م</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">موریت از دستگاه خارجی </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C24" w14:textId="29A650DC" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
@@ -6332,258 +4133,275 @@
               <w:t>میزان حق م</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>موریت:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5291" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454C25" w14:textId="77113C24" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00CA5D9A">
+          <w:p w14:paraId="0C454C25" w14:textId="4A3B846B" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00CA5D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
+            <w:r w:rsidR="00921243">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">کارشناس: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C26" w14:textId="740F2E9F" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00CA5D9A">
+          <w:p w14:paraId="0C454C26" w14:textId="42820350" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00CA5D9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مدیر</w:t>
             </w:r>
             <w:r w:rsidR="00CA5D9A" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C27" w14:textId="71C7F19F" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00664171">
+          <w:p w14:paraId="0C454C27" w14:textId="1D5DF797" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="005C22A5" w:rsidP="00664171">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00FE1D36">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F099"/>
+            </w:r>
+            <w:r w:rsidRPr="007D66BE">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C845CC" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مدیر کل</w:t>
             </w:r>
             <w:r w:rsidR="00664171" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C2A" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C2A" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C29" w14:textId="5A3A239E" w:rsidR="00F34794" w:rsidRPr="00572D8E" w:rsidRDefault="00F34794" w:rsidP="003E12B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C34" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C34" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C2B" w14:textId="53765BBD" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00C845CC" w:rsidP="00572D8E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
@@ -6610,51 +4428,51 @@
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C454C2C" w14:textId="05A58FBD" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="003E12B4" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
@@ -6850,78 +4668,80 @@
           <w:p w14:paraId="0C454C30" w14:textId="77777777" w:rsidR="005839F0" w:rsidRPr="00844A17" w:rsidRDefault="005839F0" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B6541">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>داخلی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4753" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454C31" w14:textId="16B7FC67" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="003E12B4" w:rsidP="007E1FE1">
+          <w:p w14:paraId="0C454C31" w14:textId="5CF878C4" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00FE1D36" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003E12B4">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بر عهده دستگاه اجرایی، میزان هزینه:....</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C454C32" w14:textId="341A166E" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="003E12B4" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
@@ -6990,95 +4810,90 @@
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بر عهده طرف خارجی می</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>باشد.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C36" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C36" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15100" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C35" w14:textId="2AA7AE4C" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C3E" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="00F34794" w:rsidRPr="00844A17" w14:paraId="0C454C3E" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
           <w:gridBefore w:val="2"/>
-          <w:gridAfter w:val="1"/>
           <w:wBefore w:w="558" w:type="dxa"/>
-          <w:wAfter w:w="14" w:type="dxa"/>
           <w:trHeight w:val="1124"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2427" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466EFD11" w14:textId="5AD96DF4" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00F34794" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
@@ -7097,51 +4912,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C454C37" w14:textId="4D806B48" w:rsidR="00C21558" w:rsidRPr="00844A17" w:rsidRDefault="00C21558" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C454C38" w14:textId="5335067F" w:rsidR="00664171" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
@@ -7159,73 +4974,67 @@
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>هزینه ویزا توسط دستگاه پرداخت می</w:t>
             </w:r>
             <w:r w:rsidR="00527EE0" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>شود،</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C39" w14:textId="6AC1A1ED" w:rsidR="003C3DCA" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C39" w14:textId="435F71E5" w:rsidR="003C3DCA" w:rsidRPr="00844A17" w:rsidRDefault="00FE1D36" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r w:rsidR="003C3DCA" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>هزینه ویزا ندارد.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -7242,77 +5051,88 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عوارض خروج</w:t>
             </w:r>
             <w:r w:rsidR="007B6541">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4753" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454C3B" w14:textId="414C90DE" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C3B" w14:textId="0B6C0406" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00FE1D36" w:rsidP="007D66BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
+            <w:r w:rsidR="00921243">
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>با توجه به اینکه گذرنامه دولتی است عوارض خروج ندارد</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C454C3C" w14:textId="7D3DD400" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -7325,2357 +5145,1006 @@
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">بر عهده </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">شخص         </w:t>
             </w:r>
             <w:r w:rsidR="00F34794" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">      مبلغ عوارض:....</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C3D" w14:textId="3CBBBC9E" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="00646A23" w:rsidP="007B6541">
+          <w:p w14:paraId="0C454C3D" w14:textId="222828F0" w:rsidR="00F34794" w:rsidRPr="00844A17" w:rsidRDefault="004373C8" w:rsidP="00921243">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00646A23">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">بر عهده دستگاه متبوعه </w:t>
             </w:r>
             <w:r w:rsidR="0060174B" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00664171" w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> مبلغ عوارض:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="4072FFB7" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="007B6541" w:rsidRPr="0021295C" w14:paraId="0C454C63" w14:textId="77777777" w:rsidTr="009476B7">
         <w:trPr>
-          <w:gridBefore w:val="2"/>
           <w:gridAfter w:val="1"/>
-          <w:wBefore w:w="558" w:type="dxa"/>
-[...738 lines deleted...]
-          <w:wAfter w:w="43" w:type="dxa"/>
+          <w:wAfter w:w="29" w:type="dxa"/>
           <w:trHeight w:val="8280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15629" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="693"/>
               <w:tblOverlap w:val="never"/>
               <w:bidiVisual/>
               <w:tblW w:w="15174" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3034"/>
-[...4 lines deleted...]
-              <w:gridCol w:w="3035"/>
+              <w:gridCol w:w="3469"/>
+              <w:gridCol w:w="11705"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="48049C57" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="0080708C" w:rsidRPr="00972DD8" w14:paraId="48049C57" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="316"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="15174" w:type="dxa"/>
-                  <w:gridSpan w:val="6"/>
+                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0CCDA376" w14:textId="4C13362B" w:rsidR="00962CBA" w:rsidRPr="0021295C" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="0CCDA376" w14:textId="4C13362B" w:rsidR="0080708C" w:rsidRPr="00972DD8" w:rsidRDefault="0080708C" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                      <w:rFonts w:cs="B Mitra"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00844A17">
-[...5 lines deleted...]
-                      <w:szCs w:val="24"/>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>توضیحات تکمیلی:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C4F" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00EC2488" w:rsidRPr="00972DD8" w14:paraId="0C454C4F" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="881"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="301E0DFA" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="0021295C" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="301E0DFA" w14:textId="77777777" w:rsidR="00EC2488" w:rsidRPr="00972DD8" w:rsidRDefault="00EC2488" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                      <w:rFonts w:cs="B Mitra"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...15 lines deleted...]
-                    <w:t>شرح اهمیت موضوع (حداکثر در 5 سطر)</w:t>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>1- شرح اهمیت موضوع (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7773E9C8" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="0C454C4E" w14:textId="677D8171" w:rsidR="00B42B6D" w:rsidRPr="00972DD8" w:rsidRDefault="00B42B6D" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0CDA586E" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00160EEA" w:rsidRPr="00972DD8" w14:paraId="0CDA586E" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="206"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="176CFE26" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="176CFE26" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4B5EBF36" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="4B5EBF36" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C51" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00EC2488" w:rsidRPr="00972DD8" w14:paraId="0C454C51" w14:textId="77777777" w:rsidTr="003138E6">
               <w:trPr>
-                <w:trHeight w:val="1382"/>
+                <w:trHeight w:val="908"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="231CB8AB" w14:textId="17FD0163" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="231CB8AB" w14:textId="17FD0163" w:rsidR="00EC2488" w:rsidRPr="00972DD8" w:rsidRDefault="00EC2488" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                      <w:rFonts w:cs="B Mitra"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve">2- </w:t>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>2- سوابق و دستاوردهای قبلی مرتبط با موضوع این م</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...12 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>موریت (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EC39A6F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="0C454C50" w14:textId="3E4973B1" w:rsidR="00F87CF8" w:rsidRPr="00972DD8" w:rsidRDefault="00F87CF8" w:rsidP="00FE1D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                    <w:rPr>
-[...13 lines deleted...]
-                      <w:bCs/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="40B7FAAA" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00160EEA" w:rsidRPr="00972DD8" w14:paraId="40B7FAAA" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="179"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6271940F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="6271940F" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A49EA8D" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="3A49EA8D" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0AF76611" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00EC2488" w:rsidRPr="00972DD8" w14:paraId="0AF76611" w14:textId="77777777" w:rsidTr="00163088">
               <w:trPr>
-                <w:trHeight w:val="1529"/>
+                <w:trHeight w:val="1097"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="05822FD2" w14:textId="05AB9821" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="05822FD2" w14:textId="7BDF73FC" w:rsidR="00EC2488" w:rsidRPr="00972DD8" w:rsidRDefault="00A539FA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">3- </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...6 lines deleted...]
-                    <w:t>خلاصه ترجمه شده دعوتنامه و با قید هزینه</w:t>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>خلاصه ترجمه شده دعوت</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00655083" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>نامه و با قید هزینه</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>‌</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ها و برنامه زمان</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>بندی شده روزهای م</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>موریت بر اساس دعوت</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00EC2488">
-[...15 lines deleted...]
-                    <w:t>(حداکثر در 5 سطر)</w:t>
+                  <w:r w:rsidR="00EC2488" w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>نامه (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3162949B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="6C26F118" w14:textId="77777777" w:rsidR="00C35A46" w:rsidRDefault="00C35A46" w:rsidP="00F05D9C">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="7E6771BC" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="0DC1D6F7" w14:textId="60251C74" w:rsidR="00B76C12" w:rsidRDefault="00B76C12" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6D7EE30B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="609DDC9A" w14:textId="77777777" w:rsidR="00C35A46" w:rsidRPr="00B76C12" w:rsidRDefault="00C35A46" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="13F7CA80" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="6E714881" w14:textId="64BAF390" w:rsidR="00305060" w:rsidRPr="00C35A46" w:rsidRDefault="00C35A46" w:rsidP="00C35A46">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                      <w:rtl/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    <w:spacing w:before="480" w:after="480" w:line="420" w:lineRule="atLeast"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                      <w:color w:val="0F1115"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:rtl/>
+                      <w:lang w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...9 lines deleted...]
-                  </w:pPr>
+                  <w:r w:rsidRPr="00305060">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="B Nazanin"/>
+                      <w:color w:val="0F1115"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="669ED89F" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00160EEA" w:rsidRPr="00972DD8" w14:paraId="669ED89F" w14:textId="77777777" w:rsidTr="0080708C">
               <w:trPr>
                 <w:trHeight w:val="161"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C00FCC2" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="1C00FCC2" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CED4C8E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="6CED4C8E" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="2A096D10" w14:textId="77777777" w:rsidTr="0080708C">
+            <w:tr w:rsidR="00A539FA" w:rsidRPr="00972DD8" w14:paraId="2A096D10" w14:textId="77777777" w:rsidTr="00163088">
               <w:trPr>
-                <w:trHeight w:val="1502"/>
+                <w:trHeight w:val="1088"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="31B54C91" w14:textId="6C52B37C" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="31B54C91" w14:textId="6C52B37C" w:rsidR="00A539FA" w:rsidRPr="00972DD8" w:rsidRDefault="00A539FA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve">4- </w:t>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>4- خلاصه ترجمه شده دیگر نامه</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A539FA">
-[...12 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A539FA">
-[...3 lines deleted...]
-                      <w:bCs/>
+                  <w:r w:rsidRPr="00972DD8">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>های طرف خارجی (حداکثر در 10 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="188EDF67" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="13471BFD" w14:textId="1B2CDA8C" w:rsidR="00F87CF8" w:rsidRPr="00972DD8" w:rsidRDefault="00F87CF8" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...36 lines deleted...]
-                      <w:bCs/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="60C3FFF8" w14:textId="77777777" w:rsidTr="00962CBA">
+            <w:tr w:rsidR="00160EEA" w:rsidRPr="00972DD8" w14:paraId="60C3FFF8" w14:textId="77777777" w:rsidTr="00F87CF8">
               <w:trPr>
                 <w:trHeight w:val="197"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3469" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="51D28080" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="51D28080" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="13989CCC" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="13989CCC" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                      <w:szCs w:val="12"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="5E585F84" w14:textId="77777777" w:rsidTr="001514D8">
+            <w:tr w:rsidR="00160EEA" w:rsidRPr="00972DD8" w14:paraId="5E585F84" w14:textId="77777777" w:rsidTr="00F87CF8">
               <w:trPr>
-                <w:trHeight w:val="1449"/>
+                <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3034" w:type="dxa"/>
+                  <w:tcW w:w="3469" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EBCC625" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="009B7BF0" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="62B3511F" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                    <w:jc w:val="center"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Nazanin"/>
-                      <w:rtl/>
-[...99 lines deleted...]
-                      <w:szCs w:val="12"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3035" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
+                  <w:tcW w:w="11705" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:right w:val="nil"/>
                   </w:tcBorders>
+                  <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BEA8566" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="003420C3" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="143C0A00" w14:textId="77777777" w:rsidR="00160EEA" w:rsidRPr="00972DD8" w:rsidRDefault="00160EEA" w:rsidP="00972DD8">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                    <w:jc w:val="center"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Nazanin"/>
-                      <w:sz w:val="18"/>
-[...227 lines deleted...]
-                      <w:rFonts w:cs="B Nazanin"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...230 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="52188DC1" w14:textId="6BBF836C" w:rsidR="00962CBA" w:rsidRPr="00F87CF8" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
-[...4 lines deleted...]
-                <w:szCs w:val="6"/>
+          <w:p w14:paraId="52188DC1" w14:textId="6BBF836C" w:rsidR="007B6541" w:rsidRPr="00972DD8" w:rsidRDefault="007B6541" w:rsidP="00972DD8">
+            <w:pPr>
+              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C73" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="007B6541" w:rsidRPr="00844A17" w14:paraId="0C454C73" w14:textId="77777777" w:rsidTr="007C24E1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:gridAfter w:val="3"/>
+          <w:gridAfter w:val="2"/>
           <w:wBefore w:w="140" w:type="dxa"/>
-          <w:wAfter w:w="121" w:type="dxa"/>
-          <w:trHeight w:val="705"/>
+          <w:wAfter w:w="107" w:type="dxa"/>
+          <w:trHeight w:val="3780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15411" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="512332F5" w14:textId="0501F59D" w:rsidR="00962CBA" w:rsidRPr="00E7344F" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
-[...10 lines deleted...]
-          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="693"/>
               <w:tblOverlap w:val="never"/>
               <w:bidiVisual/>
               <w:tblW w:w="15121" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3024"/>
-[...4 lines deleted...]
-              <w:gridCol w:w="3025"/>
+              <w:gridCol w:w="3416"/>
+              <w:gridCol w:w="11705"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="009B6D20" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="009B6D20" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="881"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C9D7F2C" w14:textId="56EE3F1B" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="2C9D7F2C" w14:textId="56EE3F1B" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>5- سوابق فعالیت</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
@@ -9726,163 +6195,145 @@
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>موریت</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="31248F6E" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="120C656B" w14:textId="1E497C57" w:rsidR="00E7344F" w:rsidRPr="00EC2488" w:rsidRDefault="00FE1D36" w:rsidP="00FE1D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...2 lines deleted...]
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:rtl/>
-[...12 lines deleted...]
-                  </w:pPr>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   </w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="091A0133" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="091A0133" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="206"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="65B62164" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="65B62164" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="172BDF16" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="172BDF16" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="8"/>
                       <w:szCs w:val="8"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="4673B47F" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="4673B47F" w14:textId="77777777" w:rsidTr="00C30E6B">
               <w:trPr>
-                <w:trHeight w:val="1382"/>
+                <w:trHeight w:val="1475"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="45ACA977" w14:textId="44CBBDD3" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="45ACA977" w14:textId="44CBBDD3" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00F87CF8" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">6- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
@@ -9906,94 +6357,94 @@
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ج</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> قابل</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00C071E3">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>پ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ش</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00C071E3">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ب</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -10019,141 +6470,142 @@
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (حداکثر در 5 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BEE0CF4" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="0BEE0CF4" w14:textId="0433D992" w:rsidR="00E7344F" w:rsidRPr="00FE1D36" w:rsidRDefault="003138E6" w:rsidP="00FE1D36">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
-                      <w:b/>
-                      <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="00FE1D36">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="6D560356" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="6D560356" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="179"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5FE04D64" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="5FE04D64" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B05ECB1" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="3B05ECB1" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="5CDB150F" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="5CDB150F" w14:textId="77777777" w:rsidTr="00667194">
               <w:trPr>
-                <w:trHeight w:val="1529"/>
+                <w:trHeight w:val="1950"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="17CAED8F" w14:textId="5567F380" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="17CAED8F" w14:textId="5567F380" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00F87CF8" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">7- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
@@ -10166,51 +6618,51 @@
                     </w:rPr>
                     <w:t>شرح سطح ب</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ن</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00C071E3">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>الملل</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -10396,383 +6848,374 @@
                     </w:rPr>
                     <w:t>ی</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>د</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve"> و طرف قراردادها، شرکت</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00C071E3">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ها و سازمان</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00C071E3">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>ها و.... م</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
-                    <w:t>ی‌</w:t>
+                    <w:t>ی</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B23B40" w:rsidRPr="00FF3831">
+                    <w:rPr>
+                      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:rtl/>
+                    </w:rPr>
+                    <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>باشد</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F084F67" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="5F084F67" w14:textId="3D30226F" w:rsidR="00E7344F" w:rsidRPr="00667194" w:rsidRDefault="00E7344F" w:rsidP="00667194">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
-                      <w:b/>
-                      <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="01996C02" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00160EEA" w14:paraId="01996C02" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="161"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BC3B6D7" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="5BC3B6D7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7E4A4080" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="7E4A4080" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="510ACEBA" w14:textId="77777777" w:rsidTr="00B23B40">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="510ACEBA" w14:textId="77777777" w:rsidTr="00C30E6B">
               <w:trPr>
-                <w:trHeight w:val="975"/>
+                <w:trHeight w:val="782"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="75D145CA" w14:textId="3083B7B1" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="75D145CA" w14:textId="3083B7B1" w:rsidR="00E7344F" w:rsidRPr="00FF3831" w:rsidRDefault="00FF3831" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00FF3831">
+                  <w:r w:rsidR="00E7344F" w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>- خلاصه ترجمه شده دیگر نامه</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00FF3831">
+                  <w:r w:rsidR="00E7344F" w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00FF3831">
+                  <w:r w:rsidR="00E7344F" w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>های طرف خارجی (حداکثر در 10 سطر)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="786F5802" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="6290333E" w14:textId="2B2D984E" w:rsidR="0068007D" w:rsidRPr="00163088" w:rsidRDefault="0068007D" w:rsidP="0068007D">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-                      <w:bCs/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Mitra"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00160EEA" w14:paraId="6F9E1C1F" w14:textId="77777777" w:rsidTr="00E7344F">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00160EEA" w14:paraId="6F9E1C1F" w14:textId="77777777" w:rsidTr="00E7344F">
               <w:trPr>
                 <w:trHeight w:val="197"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="26A9A36B" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="26A9A36B" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00160EEA" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="54EEFE49" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="54EEFE49" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRPr="00160EEA" w:rsidRDefault="00E7344F" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="52AF7D1A" w14:textId="77777777" w:rsidTr="00FF3831">
+            <w:tr w:rsidR="00E7344F" w:rsidRPr="00844A17" w14:paraId="52AF7D1A" w14:textId="77777777" w:rsidTr="00FF3831">
               <w:trPr>
                 <w:trHeight w:val="669"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1FA9B6CB" w14:textId="365D8A68" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="1FA9B6CB" w14:textId="365D8A68" w:rsidR="00E7344F" w:rsidRDefault="00FF3831" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">9- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -10783,141 +7226,139 @@
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t>‌</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>های خارجی مرتبط با سفر در کشور مقصد</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CD64204" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="4CD64204" w14:textId="6E370DA0" w:rsidR="00E7344F" w:rsidRPr="00722B2D" w:rsidRDefault="00722B2D" w:rsidP="00722B2D">
                   <w:pPr>
-                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                      <w:bCs/>
+                    <w:pStyle w:val="NormalWeb"/>
+                    <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r w:rsidRPr="006804D7">
+                    <w:t>https://www.cgiar.org/</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="20AABD9C" w14:textId="77777777" w:rsidTr="00FF3831">
+            <w:tr w:rsidR="00B23B40" w:rsidRPr="00844A17" w14:paraId="20AABD9C" w14:textId="77777777" w:rsidTr="00FF3831">
               <w:trPr>
                 <w:trHeight w:val="84"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F0A0A56" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00B23B40" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="3F0A0A56" w14:textId="77777777" w:rsidR="00B23B40" w:rsidRPr="00B23B40" w:rsidRDefault="00B23B40" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F3B4A9F" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00B23B40" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="7F3B4A9F" w14:textId="77777777" w:rsidR="00B23B40" w:rsidRPr="00B23B40" w:rsidRDefault="00B23B40" w:rsidP="00E7344F">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="17EB0FFF" w14:textId="77777777" w:rsidTr="00123B85">
+            <w:tr w:rsidR="00FF3831" w:rsidRPr="00844A17" w14:paraId="17EB0FFF" w14:textId="77777777" w:rsidTr="00123B85">
               <w:trPr>
                 <w:trHeight w:val="768"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="795573A0" w14:textId="749A9150" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="795573A0" w14:textId="749A9150" w:rsidR="00FF3831" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">10- </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
@@ -10949,983 +7390,349 @@
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t>أ</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FF3831">
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                       <w:b/>
                       <w:bCs/>
                       <w:noProof/>
                       <w:rtl/>
                     </w:rPr>
                     <w:t xml:space="preserve">خیر در ارسال درخواست و یا آنی بودن موضوع، علت را ذکر نمایید </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E41A886" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00EC2488" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="5E41A886" w14:textId="77777777" w:rsidR="00FF3831" w:rsidRPr="00EC2488" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="51B410D9" w14:textId="77777777" w:rsidTr="001514D8">
+            <w:tr w:rsidR="00FF3831" w:rsidRPr="00844A17" w14:paraId="51B410D9" w14:textId="77777777" w:rsidTr="0068007D">
               <w:trPr>
-                <w:trHeight w:val="260"/>
+                <w:trHeight w:val="77"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3416" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="315F2CA2" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="315F2CA2" w14:textId="77777777" w:rsidR="00FF3831" w:rsidRPr="00160EEA" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11705" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
-                    <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B4002B1" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRPr="00160EEA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+                <w:p w14:paraId="2B4002B1" w14:textId="77777777" w:rsidR="00FF3831" w:rsidRPr="00160EEA" w:rsidRDefault="00FF3831" w:rsidP="00FF3831">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cs="B Mitra"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="12"/>
                       <w:szCs w:val="12"/>
                       <w:rtl/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001514D8" w:rsidRPr="00844A17" w14:paraId="748C62F3" w14:textId="77777777" w:rsidTr="001514D8">
-[...614 lines deleted...]
-            </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0C454C72" w14:textId="28401278" w:rsidR="00962CBA" w:rsidRPr="001D04AE" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C72" w14:textId="28401278" w:rsidR="007B6541" w:rsidRPr="001D04AE" w:rsidRDefault="007B6541" w:rsidP="001D04AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D04AE">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C78" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="007B6541" w:rsidRPr="00844A17" w14:paraId="0C454C78" w14:textId="77777777" w:rsidTr="009476B7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:gridAfter w:val="3"/>
+          <w:gridAfter w:val="2"/>
           <w:wBefore w:w="140" w:type="dxa"/>
-          <w:wAfter w:w="121" w:type="dxa"/>
+          <w:wAfter w:w="107" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15411" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454C77" w14:textId="14577FD1" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C77" w14:textId="14577FD1" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962CBA" w:rsidRPr="00844A17" w14:paraId="0C454C90" w14:textId="77777777" w:rsidTr="00802F8A">
+      <w:tr w:rsidR="007B6541" w:rsidRPr="00844A17" w14:paraId="0C454C90" w14:textId="77777777" w:rsidTr="009476B7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
-          <w:gridAfter w:val="3"/>
+          <w:gridAfter w:val="2"/>
           <w:wBefore w:w="140" w:type="dxa"/>
-          <w:wAfter w:w="121" w:type="dxa"/>
+          <w:wAfter w:w="107" w:type="dxa"/>
           <w:trHeight w:val="3510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15411" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C454C86" w14:textId="3363E8F1" w:rsidR="00962CBA" w:rsidRPr="00FF3831" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C86" w14:textId="3363E8F1" w:rsidR="007B6541" w:rsidRPr="00FF3831" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C454C87" w14:textId="29C27288" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C87" w14:textId="29C27288" w:rsidR="007B6541" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>-آیا سفر مذکور نیاز به موافقت دستگاه</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>های مرجع دیگری در داخل دارد؟ در صورت مثبت بودن پاسخ، اصل نامه موافقت ضمیمه شود.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B086E7" w14:textId="75E1AA82" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="3538960D" w14:textId="3AB5A267" w:rsidR="00C071E3" w:rsidRPr="00C071E3" w:rsidRDefault="00C071E3" w:rsidP="007B6541">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C454C88" w14:textId="5CBD31D9" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ملاحظات:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C89" w14:textId="48CAA6C7" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C89" w14:textId="48CAA6C7" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>قبل از انجام سفر، پس صدور مجوز موافقت با سفر، می</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بایستی مواردی که قطعیت یافته و یا</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C071E3">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">علامت </w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
@@ -11999,143 +7806,143 @@
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> از بعد نظارت بر سفرهای خارجی کارکنان دولت می</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">باشد و فاقد هرگونه ارزش دیگر و غیر قابل ارائه به سازمان دیگر است) ارائه شود. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8A" w14:textId="09C5CC61" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C8A" w14:textId="09C5CC61" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بعداز انجام سفر، تجربیات حاصل از سفر، می</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">بایستی بر روی پرتال اینترنتی دستگاه گذاشته شود (حداکثر 10 سطح) و به اطلاع کارگروه داخلی برسد </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8B" w14:textId="10AAA76E" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C8B" w14:textId="10AAA76E" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در صورت هرگونه تغییری در کلیه موارد فوق</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>الذکر، قبل یا بعد از انجام سفر، بلافاصله به کارگروه داخلی اطلاع رسانی شود.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8C" w14:textId="32812F5A" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C8C" w14:textId="32812F5A" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در</w:t>
             </w:r>
@@ -12157,51 +7964,51 @@
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>صورت محرمانه بودن سفر یا موضوع یا هر مورد دیگر الزام به تکمیل آن بخش نمی</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>باشد.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C454C8D" w14:textId="7CE373FB" w:rsidR="00962CBA" w:rsidRPr="00844A17" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C8D" w14:textId="7CE373FB" w:rsidR="007B6541" w:rsidRPr="00844A17" w:rsidRDefault="007B6541" w:rsidP="007B6541">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در صورتی که ت</w:t>
             </w:r>
@@ -12281,64 +8088,65 @@
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مین هزینه</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>‌</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">ها توضیح داده شود. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1204E469" w14:textId="77777777" w:rsidR="00962CBA" w:rsidRDefault="00962CBA" w:rsidP="00962CBA">
+          <w:p w14:paraId="0C454C8F" w14:textId="715444B5" w:rsidR="00C071E3" w:rsidRPr="00C071E3" w:rsidRDefault="007B6541" w:rsidP="007C24E1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
+                <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>در صورتی که ت</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
@@ -12365,953 +8173,892 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ها توسط دستگاه است، محل ت</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>أ</w:t>
             </w:r>
             <w:r w:rsidRPr="00844A17">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مین ارزی و ریالی آن را ذکر نمایید.</w:t>
-            </w:r>
-[...712 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C454C9F" w14:textId="77777777" w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidRDefault="00E20C36" w:rsidP="00C33CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidSect="00B53EB8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="90" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EB52ED1" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
+    <w:p w14:paraId="6592542B" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A394916" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
+    <w:p w14:paraId="46A87FCF" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Davat">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Nazanin">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C454CE6" w14:textId="08B3F641" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
+  <w:p w14:paraId="0C454CE6" w14:textId="167392EB" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000B4B5F">
+    <w:r w:rsidR="009D39D1">
       <w:rPr>
         <w:noProof/>
         <w:rtl/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:bidiVisual/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2888"/>
+      <w:gridCol w:w="2700"/>
+      <w:gridCol w:w="2790"/>
+      <w:gridCol w:w="3060"/>
+      <w:gridCol w:w="3688"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009476B7" w14:paraId="53364FBE" w14:textId="77777777" w:rsidTr="00E6240F">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2888" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1BE023C3" w14:textId="77777777" w:rsidR="009476B7" w:rsidRPr="00643BF4" w:rsidRDefault="00643BF4" w:rsidP="00643BF4">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00643BF4">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>مشاور وزیر و مدیرکل حوزه وزارتی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3DC9000C" w14:textId="77777777" w:rsidR="00643BF4" w:rsidRDefault="00643BF4" w:rsidP="00643BF4">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00643BF4">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>بهرنگ نجاتی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56A5918E" w14:textId="112B6863" w:rsidR="00643BF4" w:rsidRPr="00643BF4" w:rsidRDefault="00643BF4" w:rsidP="00643BF4">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">موافق </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">    مخالف </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7C6BF048" w14:textId="77777777" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="009476B7" w:rsidP="009476B7">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>معاون</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> توسعه مدیریت و منابع</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="53EE0572" w14:textId="2023CBAC" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="005F03A4" w:rsidP="009476B7">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>علی تیموری</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="28CDD253" w14:textId="6D53DA07" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="009476B7">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">موافق </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">    مخالف </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2790" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="786B3F09" w14:textId="77777777" w:rsidR="009476B7" w:rsidRPr="00575AEE" w:rsidRDefault="00575AEE" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00575AEE">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>معاون برنامه ریزی و اقتصادی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5ABB6C64" w14:textId="77777777" w:rsidR="00575AEE" w:rsidRDefault="00575AEE" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00575AEE">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>اکبر فتحی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7B0A768B" w14:textId="6CAD5F71" w:rsidR="00575AEE" w:rsidRPr="00575AEE" w:rsidRDefault="00575AEE" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">موافق </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">    مخالف </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3060" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="662C77C2" w14:textId="2C2DE282" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00201023" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">معاون حفاظت کارکنان </w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>سازمان حراست</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="52FB4942" w14:textId="58055419" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00CE6A85" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>محمد محسنی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5B729BC5" w14:textId="0D364584" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">موافق </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">    مخالف </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3688" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4F745D26" w14:textId="0877700A" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="0083220B" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>سرپرست دفتر</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> امور</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ب</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>ی</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>ن‌</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>الملل و سازمان</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>‌</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>های تخصصی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4B03D387" w14:textId="6CD6B643" w:rsidR="0083220B" w:rsidRPr="00844A17" w:rsidRDefault="0083220B" w:rsidP="0083220B">
+          <w:pPr>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>حسن</w:t>
+          </w:r>
+          <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t>مومنی</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56CEB659" w14:textId="61B7B686" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="00575AEE">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rtl/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">موافق </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve">    مخالف </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00844A17">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="30"/>
+              <w:szCs w:val="30"/>
+            </w:rPr>
+            <w:sym w:font="Wingdings" w:char="F0A8"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="0C454CE7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D3ED3F1" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
+    <w:p w14:paraId="5AAA4E3C" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B9ACF96" w14:textId="77777777" w:rsidR="0076301C" w:rsidRDefault="0076301C" w:rsidP="0069609B">
+    <w:p w14:paraId="4EDE05C8" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07340CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF424FDE"/>
     <w:lvl w:ilvl="0" w:tplc="ECECBBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -13460,50 +9207,278 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F33570A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89424334"/>
+    <w:lvl w:ilvl="0" w:tplc="5D447240">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="128C2BAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF0864CC"/>
+    <w:lvl w:ilvl="0" w:tplc="AD922D70">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38FC6553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47C259C2"/>
     <w:lvl w:ilvl="0" w:tplc="2466DBC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13548,51 +9523,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39053E80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C03066F2"/>
     <w:lvl w:ilvl="0" w:tplc="EEEEDEAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13637,51 +9612,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47F30029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A440CD14"/>
     <w:lvl w:ilvl="0" w:tplc="69DC9182">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1474" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13727,51 +9702,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5074" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5794" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6514" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53285998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDF8C908"/>
     <w:lvl w:ilvl="0" w:tplc="8BDE290A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13816,51 +9791,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B685C75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8CA808A"/>
     <w:lvl w:ilvl="0" w:tplc="A73C2EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13906,51 +9881,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BDA0818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDF8C908"/>
     <w:lvl w:ilvl="0" w:tplc="8BDE290A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13995,51 +9970,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E24DE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCB095E2"/>
+    <w:lvl w:ilvl="0" w:tplc="01C8D514">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Titr" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68FF3D6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF2AEDC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="795B7573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47C259C2"/>
     <w:lvl w:ilvl="0" w:tplc="2466DBC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="754" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14084,428 +10321,544 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1841039057">
+  <w:num w:numId="1" w16cid:durableId="1511792809">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="668797999">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="1265652821">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2116048777">
+  <w:num w:numId="3" w16cid:durableId="1310742129">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="343410266">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1258633799">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="426736536">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="526985498">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1707679114">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="966273648">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1669596672">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="610286026">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11" w16cid:durableId="2121752150">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1594778786">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="12" w16cid:durableId="1316179477">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2102296569">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="13" w16cid:durableId="1453743547">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Virastar_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Virastar_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2sDA0MzQwMTeyNDS0sDBT0lEKTi0uzszPAykwrAUAivjGtywAAAA="/>
+    <w:docVar w:name="__Virastar_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2sDA0MzQwMTeyNDS0sDBT0lEKTi0uzszPAymwqAUAw0MEZiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001F1D60"/>
     <w:rsid w:val="000228E9"/>
     <w:rsid w:val="0002483A"/>
     <w:rsid w:val="000510ED"/>
     <w:rsid w:val="000559C3"/>
+    <w:rsid w:val="00057DD3"/>
     <w:rsid w:val="000613D5"/>
     <w:rsid w:val="0008412F"/>
     <w:rsid w:val="000929B5"/>
+    <w:rsid w:val="000A541F"/>
     <w:rsid w:val="000A79BE"/>
     <w:rsid w:val="000B4B5F"/>
+    <w:rsid w:val="000B7F95"/>
+    <w:rsid w:val="000C43D1"/>
     <w:rsid w:val="000D2656"/>
+    <w:rsid w:val="000D7B48"/>
+    <w:rsid w:val="000E1646"/>
     <w:rsid w:val="000E3DC9"/>
     <w:rsid w:val="000E7D0C"/>
     <w:rsid w:val="000F6D45"/>
     <w:rsid w:val="00102226"/>
     <w:rsid w:val="001114C2"/>
-    <w:rsid w:val="00116960"/>
     <w:rsid w:val="0012270B"/>
-    <w:rsid w:val="00124BF1"/>
-    <w:rsid w:val="001514D8"/>
+    <w:rsid w:val="0012737B"/>
+    <w:rsid w:val="00137AD6"/>
+    <w:rsid w:val="00141225"/>
     <w:rsid w:val="00157EF2"/>
     <w:rsid w:val="00160EEA"/>
+    <w:rsid w:val="00163088"/>
     <w:rsid w:val="00165733"/>
     <w:rsid w:val="001722BD"/>
     <w:rsid w:val="00177817"/>
+    <w:rsid w:val="00181EE7"/>
     <w:rsid w:val="0018642B"/>
     <w:rsid w:val="001A248D"/>
     <w:rsid w:val="001A33BF"/>
     <w:rsid w:val="001A47AF"/>
     <w:rsid w:val="001B725F"/>
     <w:rsid w:val="001C63BE"/>
     <w:rsid w:val="001D04AE"/>
     <w:rsid w:val="001D300D"/>
+    <w:rsid w:val="001D6843"/>
     <w:rsid w:val="001D6D42"/>
     <w:rsid w:val="001E2915"/>
+    <w:rsid w:val="001E5EFA"/>
     <w:rsid w:val="001F1D60"/>
     <w:rsid w:val="001F3837"/>
+    <w:rsid w:val="00201023"/>
+    <w:rsid w:val="002024AA"/>
     <w:rsid w:val="0020451C"/>
     <w:rsid w:val="0021295C"/>
     <w:rsid w:val="00215F08"/>
     <w:rsid w:val="00216C4B"/>
     <w:rsid w:val="00223957"/>
     <w:rsid w:val="00230B0D"/>
     <w:rsid w:val="00240F28"/>
-    <w:rsid w:val="0024299A"/>
     <w:rsid w:val="00250834"/>
     <w:rsid w:val="00251844"/>
     <w:rsid w:val="00260DC4"/>
     <w:rsid w:val="002749EE"/>
     <w:rsid w:val="00277D93"/>
     <w:rsid w:val="0028001F"/>
     <w:rsid w:val="002919FF"/>
     <w:rsid w:val="002941DA"/>
     <w:rsid w:val="002B16D1"/>
     <w:rsid w:val="002B4043"/>
     <w:rsid w:val="002C6E99"/>
+    <w:rsid w:val="002D4140"/>
     <w:rsid w:val="002F131B"/>
+    <w:rsid w:val="002F35C2"/>
+    <w:rsid w:val="00305060"/>
     <w:rsid w:val="00305D74"/>
     <w:rsid w:val="0031326B"/>
+    <w:rsid w:val="003138E6"/>
     <w:rsid w:val="0032245E"/>
+    <w:rsid w:val="00323141"/>
+    <w:rsid w:val="0033112B"/>
     <w:rsid w:val="00343857"/>
     <w:rsid w:val="00385D3D"/>
     <w:rsid w:val="00391071"/>
+    <w:rsid w:val="0039298A"/>
     <w:rsid w:val="0039634D"/>
     <w:rsid w:val="00397CBE"/>
     <w:rsid w:val="003A5F59"/>
     <w:rsid w:val="003B4070"/>
     <w:rsid w:val="003C06E9"/>
     <w:rsid w:val="003C3DCA"/>
     <w:rsid w:val="003C61DC"/>
     <w:rsid w:val="003E12B4"/>
     <w:rsid w:val="003F2A58"/>
     <w:rsid w:val="004114E7"/>
+    <w:rsid w:val="00416D0E"/>
+    <w:rsid w:val="00417B8E"/>
     <w:rsid w:val="004238DF"/>
     <w:rsid w:val="00425F1A"/>
+    <w:rsid w:val="004333BC"/>
+    <w:rsid w:val="004373C8"/>
     <w:rsid w:val="00451113"/>
     <w:rsid w:val="00456C0F"/>
     <w:rsid w:val="00462942"/>
     <w:rsid w:val="004703CF"/>
+    <w:rsid w:val="0047052E"/>
     <w:rsid w:val="00475666"/>
     <w:rsid w:val="0047636F"/>
+    <w:rsid w:val="004800A4"/>
     <w:rsid w:val="004911B6"/>
+    <w:rsid w:val="004A3CA5"/>
     <w:rsid w:val="004A5379"/>
     <w:rsid w:val="004B268F"/>
     <w:rsid w:val="004C609C"/>
     <w:rsid w:val="004C693A"/>
     <w:rsid w:val="004C7016"/>
     <w:rsid w:val="004C7DC8"/>
     <w:rsid w:val="004D6BA1"/>
+    <w:rsid w:val="004D7DA0"/>
     <w:rsid w:val="004E15A6"/>
     <w:rsid w:val="004E207D"/>
     <w:rsid w:val="004E20A8"/>
     <w:rsid w:val="004F0CDA"/>
     <w:rsid w:val="00505592"/>
     <w:rsid w:val="005106CB"/>
     <w:rsid w:val="0051168B"/>
     <w:rsid w:val="00523B25"/>
     <w:rsid w:val="00527EE0"/>
+    <w:rsid w:val="0053095E"/>
     <w:rsid w:val="00544C13"/>
     <w:rsid w:val="0056186D"/>
     <w:rsid w:val="00572D8E"/>
+    <w:rsid w:val="00575922"/>
+    <w:rsid w:val="00575AEE"/>
+    <w:rsid w:val="005777EE"/>
     <w:rsid w:val="005839F0"/>
+    <w:rsid w:val="00590EBB"/>
     <w:rsid w:val="00597768"/>
     <w:rsid w:val="005A7C4E"/>
     <w:rsid w:val="005B2757"/>
     <w:rsid w:val="005C22A5"/>
+    <w:rsid w:val="005C546D"/>
     <w:rsid w:val="005D091D"/>
     <w:rsid w:val="005D152B"/>
     <w:rsid w:val="005D5F12"/>
+    <w:rsid w:val="005E07F7"/>
     <w:rsid w:val="005E7AAE"/>
+    <w:rsid w:val="005F03A4"/>
     <w:rsid w:val="0060174B"/>
     <w:rsid w:val="006058C3"/>
     <w:rsid w:val="00607546"/>
     <w:rsid w:val="00634B42"/>
+    <w:rsid w:val="00643BF4"/>
     <w:rsid w:val="00644782"/>
     <w:rsid w:val="00646A23"/>
     <w:rsid w:val="006516AB"/>
+    <w:rsid w:val="00655083"/>
     <w:rsid w:val="0065574D"/>
     <w:rsid w:val="006600F8"/>
     <w:rsid w:val="00664171"/>
+    <w:rsid w:val="00667194"/>
+    <w:rsid w:val="0068007D"/>
     <w:rsid w:val="00685E12"/>
     <w:rsid w:val="0069609B"/>
     <w:rsid w:val="006B159E"/>
     <w:rsid w:val="006B6C9A"/>
     <w:rsid w:val="006C08DA"/>
     <w:rsid w:val="006C6E9E"/>
     <w:rsid w:val="006D2AE4"/>
+    <w:rsid w:val="006D33FC"/>
     <w:rsid w:val="006D514D"/>
+    <w:rsid w:val="006D57F2"/>
     <w:rsid w:val="006E52D3"/>
     <w:rsid w:val="0071128E"/>
+    <w:rsid w:val="00722B2D"/>
     <w:rsid w:val="007252A7"/>
     <w:rsid w:val="00735C10"/>
     <w:rsid w:val="007418B6"/>
+    <w:rsid w:val="0074457F"/>
     <w:rsid w:val="007521A1"/>
     <w:rsid w:val="0075348C"/>
     <w:rsid w:val="007548FB"/>
-    <w:rsid w:val="0076301C"/>
+    <w:rsid w:val="0075512B"/>
     <w:rsid w:val="007659AA"/>
     <w:rsid w:val="007707BC"/>
     <w:rsid w:val="0077352A"/>
+    <w:rsid w:val="00776840"/>
+    <w:rsid w:val="00796B72"/>
     <w:rsid w:val="007A6A50"/>
     <w:rsid w:val="007A7D1A"/>
     <w:rsid w:val="007B370F"/>
     <w:rsid w:val="007B6541"/>
+    <w:rsid w:val="007C24E1"/>
+    <w:rsid w:val="007C67FC"/>
     <w:rsid w:val="007D50E9"/>
+    <w:rsid w:val="007D66BE"/>
     <w:rsid w:val="007E1FE1"/>
     <w:rsid w:val="007E727C"/>
-    <w:rsid w:val="00802F8A"/>
     <w:rsid w:val="0080708C"/>
     <w:rsid w:val="00807CC5"/>
     <w:rsid w:val="00811329"/>
     <w:rsid w:val="00813CAB"/>
     <w:rsid w:val="0082375D"/>
     <w:rsid w:val="008314B6"/>
+    <w:rsid w:val="0083220B"/>
+    <w:rsid w:val="00832BB8"/>
     <w:rsid w:val="00844A17"/>
     <w:rsid w:val="00846616"/>
     <w:rsid w:val="0084782D"/>
+    <w:rsid w:val="00851333"/>
     <w:rsid w:val="00867F91"/>
+    <w:rsid w:val="00873A56"/>
+    <w:rsid w:val="00874338"/>
     <w:rsid w:val="00874904"/>
     <w:rsid w:val="008776EA"/>
     <w:rsid w:val="008A4F59"/>
     <w:rsid w:val="008A7802"/>
+    <w:rsid w:val="008D3381"/>
+    <w:rsid w:val="008E1DB7"/>
     <w:rsid w:val="009169DE"/>
+    <w:rsid w:val="00921243"/>
     <w:rsid w:val="009323D7"/>
     <w:rsid w:val="00934619"/>
     <w:rsid w:val="00936D1F"/>
+    <w:rsid w:val="00940807"/>
     <w:rsid w:val="00944232"/>
+    <w:rsid w:val="0094425F"/>
+    <w:rsid w:val="009476B7"/>
     <w:rsid w:val="00954D55"/>
     <w:rsid w:val="00956E8D"/>
-    <w:rsid w:val="00962CBA"/>
     <w:rsid w:val="00964A04"/>
+    <w:rsid w:val="00972DD8"/>
+    <w:rsid w:val="009815F2"/>
+    <w:rsid w:val="00981BF3"/>
     <w:rsid w:val="00981CA2"/>
     <w:rsid w:val="00984527"/>
+    <w:rsid w:val="00985D39"/>
+    <w:rsid w:val="00994F2A"/>
+    <w:rsid w:val="009A1FCE"/>
+    <w:rsid w:val="009A4C92"/>
     <w:rsid w:val="009A5716"/>
     <w:rsid w:val="009A7C4C"/>
     <w:rsid w:val="009B02D6"/>
     <w:rsid w:val="009B5ED9"/>
     <w:rsid w:val="009B7BC4"/>
     <w:rsid w:val="009C114A"/>
     <w:rsid w:val="009C1B84"/>
     <w:rsid w:val="009C3148"/>
     <w:rsid w:val="009C5258"/>
+    <w:rsid w:val="009C6DEA"/>
+    <w:rsid w:val="009D39D1"/>
     <w:rsid w:val="009D3B14"/>
     <w:rsid w:val="009F6EF6"/>
     <w:rsid w:val="00A067AF"/>
     <w:rsid w:val="00A31618"/>
     <w:rsid w:val="00A3664A"/>
     <w:rsid w:val="00A36B3B"/>
     <w:rsid w:val="00A539FA"/>
     <w:rsid w:val="00A75BA2"/>
     <w:rsid w:val="00A76129"/>
     <w:rsid w:val="00A81CFC"/>
+    <w:rsid w:val="00A83E86"/>
     <w:rsid w:val="00A8751B"/>
     <w:rsid w:val="00AC1ED3"/>
-    <w:rsid w:val="00AD647C"/>
     <w:rsid w:val="00AF6745"/>
     <w:rsid w:val="00B038AB"/>
     <w:rsid w:val="00B1708B"/>
     <w:rsid w:val="00B1791D"/>
     <w:rsid w:val="00B210F5"/>
     <w:rsid w:val="00B23B40"/>
     <w:rsid w:val="00B350EF"/>
     <w:rsid w:val="00B37D8E"/>
+    <w:rsid w:val="00B42B6D"/>
     <w:rsid w:val="00B448D3"/>
     <w:rsid w:val="00B4797B"/>
+    <w:rsid w:val="00B51416"/>
     <w:rsid w:val="00B53EB8"/>
     <w:rsid w:val="00B5687D"/>
     <w:rsid w:val="00B6195F"/>
+    <w:rsid w:val="00B713BD"/>
     <w:rsid w:val="00B71BF5"/>
+    <w:rsid w:val="00B76C12"/>
+    <w:rsid w:val="00B773AE"/>
     <w:rsid w:val="00B8085F"/>
     <w:rsid w:val="00B81DE1"/>
     <w:rsid w:val="00B83719"/>
     <w:rsid w:val="00BA4476"/>
     <w:rsid w:val="00BB2985"/>
     <w:rsid w:val="00BB6AAC"/>
     <w:rsid w:val="00BC3CB8"/>
     <w:rsid w:val="00BC6400"/>
     <w:rsid w:val="00BD7FAC"/>
     <w:rsid w:val="00BE3DC8"/>
     <w:rsid w:val="00BF2DFF"/>
     <w:rsid w:val="00C071E3"/>
     <w:rsid w:val="00C10CEE"/>
+    <w:rsid w:val="00C11363"/>
     <w:rsid w:val="00C11473"/>
     <w:rsid w:val="00C139FE"/>
     <w:rsid w:val="00C16081"/>
     <w:rsid w:val="00C17797"/>
     <w:rsid w:val="00C21558"/>
     <w:rsid w:val="00C224C9"/>
+    <w:rsid w:val="00C302E2"/>
+    <w:rsid w:val="00C30E6B"/>
     <w:rsid w:val="00C32300"/>
     <w:rsid w:val="00C33CC1"/>
+    <w:rsid w:val="00C35A46"/>
     <w:rsid w:val="00C45398"/>
     <w:rsid w:val="00C4734A"/>
     <w:rsid w:val="00C5259E"/>
     <w:rsid w:val="00C61B78"/>
     <w:rsid w:val="00C74FAC"/>
     <w:rsid w:val="00C845CC"/>
     <w:rsid w:val="00C929B1"/>
     <w:rsid w:val="00C92B24"/>
+    <w:rsid w:val="00CA4DBB"/>
     <w:rsid w:val="00CA5D9A"/>
+    <w:rsid w:val="00CA69F2"/>
     <w:rsid w:val="00CB23B4"/>
     <w:rsid w:val="00CB3CB1"/>
     <w:rsid w:val="00CC339B"/>
     <w:rsid w:val="00CD6DD2"/>
+    <w:rsid w:val="00CE6A85"/>
     <w:rsid w:val="00CE7AF1"/>
+    <w:rsid w:val="00CF079A"/>
+    <w:rsid w:val="00CF6250"/>
     <w:rsid w:val="00D01A55"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D07595"/>
     <w:rsid w:val="00D12DF6"/>
+    <w:rsid w:val="00D15FED"/>
     <w:rsid w:val="00D16A38"/>
     <w:rsid w:val="00D16A90"/>
+    <w:rsid w:val="00D27A23"/>
     <w:rsid w:val="00D332C2"/>
     <w:rsid w:val="00D4663F"/>
+    <w:rsid w:val="00D46885"/>
     <w:rsid w:val="00D46EC1"/>
     <w:rsid w:val="00D50AC2"/>
     <w:rsid w:val="00D54A5F"/>
+    <w:rsid w:val="00D57451"/>
     <w:rsid w:val="00D6191B"/>
+    <w:rsid w:val="00D74E3D"/>
     <w:rsid w:val="00D755FF"/>
     <w:rsid w:val="00D8048D"/>
     <w:rsid w:val="00DA0ACF"/>
+    <w:rsid w:val="00DA3238"/>
     <w:rsid w:val="00DC088D"/>
     <w:rsid w:val="00DC3B19"/>
+    <w:rsid w:val="00DD1829"/>
     <w:rsid w:val="00DD5D4E"/>
     <w:rsid w:val="00DF5A7F"/>
+    <w:rsid w:val="00E006C6"/>
     <w:rsid w:val="00E05A95"/>
     <w:rsid w:val="00E13735"/>
     <w:rsid w:val="00E14405"/>
     <w:rsid w:val="00E20C36"/>
     <w:rsid w:val="00E278B4"/>
+    <w:rsid w:val="00E32479"/>
+    <w:rsid w:val="00E32D2C"/>
     <w:rsid w:val="00E36571"/>
     <w:rsid w:val="00E406F8"/>
     <w:rsid w:val="00E54B19"/>
     <w:rsid w:val="00E56F5B"/>
+    <w:rsid w:val="00E6240F"/>
     <w:rsid w:val="00E6790C"/>
     <w:rsid w:val="00E7344F"/>
-    <w:rsid w:val="00E84200"/>
     <w:rsid w:val="00EA5686"/>
+    <w:rsid w:val="00EA6499"/>
     <w:rsid w:val="00EB263C"/>
     <w:rsid w:val="00EB5274"/>
     <w:rsid w:val="00EC2488"/>
     <w:rsid w:val="00ED7BCB"/>
+    <w:rsid w:val="00ED7C46"/>
+    <w:rsid w:val="00EE002D"/>
     <w:rsid w:val="00EE187E"/>
     <w:rsid w:val="00EE20C6"/>
+    <w:rsid w:val="00EE5971"/>
+    <w:rsid w:val="00F05D9C"/>
+    <w:rsid w:val="00F067A3"/>
+    <w:rsid w:val="00F06EB0"/>
     <w:rsid w:val="00F0721C"/>
     <w:rsid w:val="00F113D5"/>
     <w:rsid w:val="00F1218A"/>
     <w:rsid w:val="00F20A27"/>
     <w:rsid w:val="00F34794"/>
     <w:rsid w:val="00F51FF8"/>
+    <w:rsid w:val="00F667B0"/>
+    <w:rsid w:val="00F73968"/>
     <w:rsid w:val="00F84075"/>
+    <w:rsid w:val="00F85DFD"/>
     <w:rsid w:val="00F87CF8"/>
+    <w:rsid w:val="00F9133F"/>
     <w:rsid w:val="00FA22FF"/>
     <w:rsid w:val="00FA3219"/>
     <w:rsid w:val="00FB0F18"/>
     <w:rsid w:val="00FB5121"/>
     <w:rsid w:val="00FB7652"/>
     <w:rsid w:val="00FB777E"/>
     <w:rsid w:val="00FC251F"/>
     <w:rsid w:val="00FD00B1"/>
     <w:rsid w:val="00FD0540"/>
     <w:rsid w:val="00FD0B2C"/>
+    <w:rsid w:val="00FE1D36"/>
     <w:rsid w:val="00FF3831"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C454B54"/>
   <w15:docId w15:val="{DC7C7D50-4CC3-43EA-9AD6-E19748AA6C6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14863,51 +11216,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A31618"/>
+    <w:rsid w:val="00F05D9C"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -15005,72 +11358,97 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0060174B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00102226"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E56F5B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
+    <w:name w:val="ds-markdown-paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00305060"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00305060"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="163982067">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="788548646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -15432,78 +11810,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFCB7E79-386B-410C-A0FA-473D5D09ECBF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC0B1CD-637A-4A62-9B05-266C0CE77E55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>872</Words>
-  <Characters>4971</Characters>
+  <Words>581</Words>
+  <Characters>3315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KARBAR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5832</CharactersWithSpaces>
+  <CharactersWithSpaces>3889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>f.shirnam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>