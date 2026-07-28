--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -8213,61 +8213,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidSect="00B53EB8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="90" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6592542B" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="3A70EA1E" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A87FCF" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="58B0992D" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -8728,73 +8728,84 @@
               <w:rFonts w:cs="B Mitra"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve">معاون حفاظت کارکنان </w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t>سازمان حراست</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="52FB4942" w14:textId="58055419" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00CE6A85" w:rsidP="00575AEE">
+        <w:p w14:paraId="52FB4942" w14:textId="16FC3004" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00CE6A85" w:rsidP="00575AEE">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
-            <w:t>محمد محسنی</w:t>
+            <w:t>محمد</w:t>
+          </w:r>
+          <w:r w:rsidR="004A0797">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> رضا محمدی</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5B729BC5" w14:textId="0D364584" w:rsidR="009476B7" w:rsidRDefault="009476B7" w:rsidP="00575AEE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve">موافق </w:t>
           </w:r>
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
@@ -9004,61 +9015,61 @@
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:sym w:font="Wingdings" w:char="F0A8"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0C454CE7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AAA4E3C" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="5FBA28D3" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EDE05C8" w14:textId="77777777" w:rsidR="00590EBB" w:rsidRDefault="00590EBB" w:rsidP="0069609B">
+    <w:p w14:paraId="09E1B8BC" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07340CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF424FDE"/>
     <w:lvl w:ilvl="0" w:tplc="ECECBBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10366,51 +10377,51 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1707679114">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="966273648">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1669596672">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2121752150">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1316179477">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1453743547">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Virastar_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Virastar_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2sDA0MzQwMTeyNDS0sDBT0lEKTi0uzszPAymwqAUAw0MEZiwAAAA="/>
   </w:docVars>
@@ -10499,50 +10510,51 @@
     <w:rsid w:val="0039634D"/>
     <w:rsid w:val="00397CBE"/>
     <w:rsid w:val="003A5F59"/>
     <w:rsid w:val="003B4070"/>
     <w:rsid w:val="003C06E9"/>
     <w:rsid w:val="003C3DCA"/>
     <w:rsid w:val="003C61DC"/>
     <w:rsid w:val="003E12B4"/>
     <w:rsid w:val="003F2A58"/>
     <w:rsid w:val="004114E7"/>
     <w:rsid w:val="00416D0E"/>
     <w:rsid w:val="00417B8E"/>
     <w:rsid w:val="004238DF"/>
     <w:rsid w:val="00425F1A"/>
     <w:rsid w:val="004333BC"/>
     <w:rsid w:val="004373C8"/>
     <w:rsid w:val="00451113"/>
     <w:rsid w:val="00456C0F"/>
     <w:rsid w:val="00462942"/>
     <w:rsid w:val="004703CF"/>
     <w:rsid w:val="0047052E"/>
     <w:rsid w:val="00475666"/>
     <w:rsid w:val="0047636F"/>
     <w:rsid w:val="004800A4"/>
     <w:rsid w:val="004911B6"/>
+    <w:rsid w:val="004A0797"/>
     <w:rsid w:val="004A3CA5"/>
     <w:rsid w:val="004A5379"/>
     <w:rsid w:val="004B268F"/>
     <w:rsid w:val="004C609C"/>
     <w:rsid w:val="004C693A"/>
     <w:rsid w:val="004C7016"/>
     <w:rsid w:val="004C7DC8"/>
     <w:rsid w:val="004D6BA1"/>
     <w:rsid w:val="004D7DA0"/>
     <w:rsid w:val="004E15A6"/>
     <w:rsid w:val="004E207D"/>
     <w:rsid w:val="004E20A8"/>
     <w:rsid w:val="004F0CDA"/>
     <w:rsid w:val="00505592"/>
     <w:rsid w:val="005106CB"/>
     <w:rsid w:val="0051168B"/>
     <w:rsid w:val="00523B25"/>
     <w:rsid w:val="00527EE0"/>
     <w:rsid w:val="0053095E"/>
     <w:rsid w:val="00544C13"/>
     <w:rsid w:val="0056186D"/>
     <w:rsid w:val="00572D8E"/>
     <w:rsid w:val="00575922"/>
     <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="005777EE"/>
@@ -10562,50 +10574,51 @@
     <w:rsid w:val="0060174B"/>
     <w:rsid w:val="006058C3"/>
     <w:rsid w:val="00607546"/>
     <w:rsid w:val="00634B42"/>
     <w:rsid w:val="00643BF4"/>
     <w:rsid w:val="00644782"/>
     <w:rsid w:val="00646A23"/>
     <w:rsid w:val="006516AB"/>
     <w:rsid w:val="00655083"/>
     <w:rsid w:val="0065574D"/>
     <w:rsid w:val="006600F8"/>
     <w:rsid w:val="00664171"/>
     <w:rsid w:val="00667194"/>
     <w:rsid w:val="0068007D"/>
     <w:rsid w:val="00685E12"/>
     <w:rsid w:val="0069609B"/>
     <w:rsid w:val="006B159E"/>
     <w:rsid w:val="006B6C9A"/>
     <w:rsid w:val="006C08DA"/>
     <w:rsid w:val="006C6E9E"/>
     <w:rsid w:val="006D2AE4"/>
     <w:rsid w:val="006D33FC"/>
     <w:rsid w:val="006D514D"/>
     <w:rsid w:val="006D57F2"/>
     <w:rsid w:val="006E52D3"/>
+    <w:rsid w:val="006F3F44"/>
     <w:rsid w:val="0071128E"/>
     <w:rsid w:val="00722B2D"/>
     <w:rsid w:val="007252A7"/>
     <w:rsid w:val="00735C10"/>
     <w:rsid w:val="007418B6"/>
     <w:rsid w:val="0074457F"/>
     <w:rsid w:val="007521A1"/>
     <w:rsid w:val="0075348C"/>
     <w:rsid w:val="007548FB"/>
     <w:rsid w:val="0075512B"/>
     <w:rsid w:val="007659AA"/>
     <w:rsid w:val="007707BC"/>
     <w:rsid w:val="0077352A"/>
     <w:rsid w:val="00776840"/>
     <w:rsid w:val="00796B72"/>
     <w:rsid w:val="007A6A50"/>
     <w:rsid w:val="007A7D1A"/>
     <w:rsid w:val="007B370F"/>
     <w:rsid w:val="007B6541"/>
     <w:rsid w:val="007C24E1"/>
     <w:rsid w:val="007C67FC"/>
     <w:rsid w:val="007D50E9"/>
     <w:rsid w:val="007D66BE"/>
     <w:rsid w:val="007E1FE1"/>
     <w:rsid w:val="007E727C"/>
@@ -10711,50 +10724,51 @@
     <w:rsid w:val="00C11473"/>
     <w:rsid w:val="00C139FE"/>
     <w:rsid w:val="00C16081"/>
     <w:rsid w:val="00C17797"/>
     <w:rsid w:val="00C21558"/>
     <w:rsid w:val="00C224C9"/>
     <w:rsid w:val="00C302E2"/>
     <w:rsid w:val="00C30E6B"/>
     <w:rsid w:val="00C32300"/>
     <w:rsid w:val="00C33CC1"/>
     <w:rsid w:val="00C35A46"/>
     <w:rsid w:val="00C45398"/>
     <w:rsid w:val="00C4734A"/>
     <w:rsid w:val="00C5259E"/>
     <w:rsid w:val="00C61B78"/>
     <w:rsid w:val="00C74FAC"/>
     <w:rsid w:val="00C845CC"/>
     <w:rsid w:val="00C929B1"/>
     <w:rsid w:val="00C92B24"/>
     <w:rsid w:val="00CA4DBB"/>
     <w:rsid w:val="00CA5D9A"/>
     <w:rsid w:val="00CA69F2"/>
     <w:rsid w:val="00CB23B4"/>
     <w:rsid w:val="00CB3CB1"/>
     <w:rsid w:val="00CC339B"/>
+    <w:rsid w:val="00CC4BC4"/>
     <w:rsid w:val="00CD6DD2"/>
     <w:rsid w:val="00CE6A85"/>
     <w:rsid w:val="00CE7AF1"/>
     <w:rsid w:val="00CF079A"/>
     <w:rsid w:val="00CF6250"/>
     <w:rsid w:val="00D01A55"/>
     <w:rsid w:val="00D041A2"/>
     <w:rsid w:val="00D07595"/>
     <w:rsid w:val="00D12DF6"/>
     <w:rsid w:val="00D15FED"/>
     <w:rsid w:val="00D16A38"/>
     <w:rsid w:val="00D16A90"/>
     <w:rsid w:val="00D27A23"/>
     <w:rsid w:val="00D332C2"/>
     <w:rsid w:val="00D4663F"/>
     <w:rsid w:val="00D46885"/>
     <w:rsid w:val="00D46EC1"/>
     <w:rsid w:val="00D50AC2"/>
     <w:rsid w:val="00D54A5F"/>
     <w:rsid w:val="00D57451"/>
     <w:rsid w:val="00D6191B"/>
     <w:rsid w:val="00D74E3D"/>
     <w:rsid w:val="00D755FF"/>
     <w:rsid w:val="00D8048D"/>
     <w:rsid w:val="00DA0ACF"/>
@@ -10817,52 +10831,52 @@
     <w:rsid w:val="00FD0B2C"/>
     <w:rsid w:val="00FE1D36"/>
     <w:rsid w:val="00FF3831"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="0C454B54"/>
   <w15:docId w15:val="{DC7C7D50-4CC3-43EA-9AD6-E19748AA6C6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>