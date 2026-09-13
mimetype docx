--- v2 (2026-07-28)
+++ v3 (2026-09-13)
@@ -783,60 +783,72 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">تعداد و اسامی همراهان </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3148">
               <w:rPr>
                 <w:rFonts w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">از بخش خصوصی یا نیمه دولتی یا شخصی: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C454B75" w14:textId="4C5CCBBC" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00305D74" w:rsidP="007E1FE1">
-            <w:pPr>
+          <w:p w14:paraId="0C454B75" w14:textId="2F14664F" w:rsidR="00305D74" w:rsidRPr="009B02D6" w:rsidRDefault="00A1067E" w:rsidP="00A1067E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4072"/>
+              </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D300D" w:rsidRPr="001D300D" w14:paraId="03BADE62" w14:textId="77777777" w:rsidTr="000D7B48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15102" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7548C502" w14:textId="77777777" w:rsidR="001D300D" w:rsidRPr="001D300D" w:rsidRDefault="001D300D" w:rsidP="007E1FE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Mitra"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8213,61 +8225,61 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E20C36" w:rsidRPr="00844A17" w:rsidSect="00B53EB8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="90" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A70EA1E" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
+    <w:p w14:paraId="0D7F15F9" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58B0992D" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
+    <w:p w14:paraId="024971A4" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -8820,69 +8832,78 @@
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve">    مخالف </w:t>
           </w:r>
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:sym w:font="Wingdings" w:char="F0A8"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3688" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4F745D26" w14:textId="0877700A" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="0083220B" w:rsidP="00575AEE">
+        <w:p w14:paraId="4F745D26" w14:textId="1AE06F24" w:rsidR="009476B7" w:rsidRPr="00844A17" w:rsidRDefault="00A1067E" w:rsidP="00575AEE">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
-            <w:t>سرپرست دفتر</w:t>
+            <w:t>مدیرکل</w:t>
+          </w:r>
+          <w:r w:rsidR="0083220B">
+            <w:rPr>
+              <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl/>
+            </w:rPr>
+            <w:t xml:space="preserve"> دفتر</w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve"> امور</w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
             </w:rPr>
             <w:t xml:space="preserve"> ب</w:t>
           </w:r>
           <w:r w:rsidR="009476B7" w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra" w:hint="cs"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl/>
@@ -9015,61 +9036,61 @@
           <w:r w:rsidRPr="00844A17">
             <w:rPr>
               <w:rFonts w:cs="B Mitra"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:sym w:font="Wingdings" w:char="F0A8"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0C454CE7" w14:textId="77777777" w:rsidR="00E7344F" w:rsidRDefault="00E7344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FBA28D3" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
+    <w:p w14:paraId="3CFA04BD" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09E1B8BC" w14:textId="77777777" w:rsidR="00CC4BC4" w:rsidRDefault="00CC4BC4" w:rsidP="0069609B">
+    <w:p w14:paraId="05880F91" w14:textId="77777777" w:rsidR="00A61C84" w:rsidRDefault="00A61C84" w:rsidP="0069609B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07340CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF424FDE"/>
     <w:lvl w:ilvl="0" w:tplc="ECECBBE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -10547,50 +10568,51 @@
     <w:rsid w:val="004E20A8"/>
     <w:rsid w:val="004F0CDA"/>
     <w:rsid w:val="00505592"/>
     <w:rsid w:val="005106CB"/>
     <w:rsid w:val="0051168B"/>
     <w:rsid w:val="00523B25"/>
     <w:rsid w:val="00527EE0"/>
     <w:rsid w:val="0053095E"/>
     <w:rsid w:val="00544C13"/>
     <w:rsid w:val="0056186D"/>
     <w:rsid w:val="00572D8E"/>
     <w:rsid w:val="00575922"/>
     <w:rsid w:val="00575AEE"/>
     <w:rsid w:val="005777EE"/>
     <w:rsid w:val="005839F0"/>
     <w:rsid w:val="00590EBB"/>
     <w:rsid w:val="00597768"/>
     <w:rsid w:val="005A7C4E"/>
     <w:rsid w:val="005B2757"/>
     <w:rsid w:val="005C22A5"/>
     <w:rsid w:val="005C546D"/>
     <w:rsid w:val="005D091D"/>
     <w:rsid w:val="005D152B"/>
     <w:rsid w:val="005D5F12"/>
     <w:rsid w:val="005E07F7"/>
+    <w:rsid w:val="005E3A21"/>
     <w:rsid w:val="005E7AAE"/>
     <w:rsid w:val="005F03A4"/>
     <w:rsid w:val="0060174B"/>
     <w:rsid w:val="006058C3"/>
     <w:rsid w:val="00607546"/>
     <w:rsid w:val="00634B42"/>
     <w:rsid w:val="00643BF4"/>
     <w:rsid w:val="00644782"/>
     <w:rsid w:val="00646A23"/>
     <w:rsid w:val="006516AB"/>
     <w:rsid w:val="00655083"/>
     <w:rsid w:val="0065574D"/>
     <w:rsid w:val="006600F8"/>
     <w:rsid w:val="00664171"/>
     <w:rsid w:val="00667194"/>
     <w:rsid w:val="0068007D"/>
     <w:rsid w:val="00685E12"/>
     <w:rsid w:val="0069609B"/>
     <w:rsid w:val="006B159E"/>
     <w:rsid w:val="006B6C9A"/>
     <w:rsid w:val="006C08DA"/>
     <w:rsid w:val="006C6E9E"/>
     <w:rsid w:val="006D2AE4"/>
     <w:rsid w:val="006D33FC"/>
     <w:rsid w:val="006D514D"/>
@@ -10656,54 +10678,56 @@
     <w:rsid w:val="00956E8D"/>
     <w:rsid w:val="00964A04"/>
     <w:rsid w:val="00972DD8"/>
     <w:rsid w:val="009815F2"/>
     <w:rsid w:val="00981BF3"/>
     <w:rsid w:val="00981CA2"/>
     <w:rsid w:val="00984527"/>
     <w:rsid w:val="00985D39"/>
     <w:rsid w:val="00994F2A"/>
     <w:rsid w:val="009A1FCE"/>
     <w:rsid w:val="009A4C92"/>
     <w:rsid w:val="009A5716"/>
     <w:rsid w:val="009A7C4C"/>
     <w:rsid w:val="009B02D6"/>
     <w:rsid w:val="009B5ED9"/>
     <w:rsid w:val="009B7BC4"/>
     <w:rsid w:val="009C114A"/>
     <w:rsid w:val="009C1B84"/>
     <w:rsid w:val="009C3148"/>
     <w:rsid w:val="009C5258"/>
     <w:rsid w:val="009C6DEA"/>
     <w:rsid w:val="009D39D1"/>
     <w:rsid w:val="009D3B14"/>
     <w:rsid w:val="009F6EF6"/>
     <w:rsid w:val="00A067AF"/>
+    <w:rsid w:val="00A1067E"/>
     <w:rsid w:val="00A31618"/>
     <w:rsid w:val="00A3664A"/>
     <w:rsid w:val="00A36B3B"/>
     <w:rsid w:val="00A539FA"/>
+    <w:rsid w:val="00A61C84"/>
     <w:rsid w:val="00A75BA2"/>
     <w:rsid w:val="00A76129"/>
     <w:rsid w:val="00A81CFC"/>
     <w:rsid w:val="00A83E86"/>
     <w:rsid w:val="00A8751B"/>
     <w:rsid w:val="00AC1ED3"/>
     <w:rsid w:val="00AF6745"/>
     <w:rsid w:val="00B038AB"/>
     <w:rsid w:val="00B1708B"/>
     <w:rsid w:val="00B1791D"/>
     <w:rsid w:val="00B210F5"/>
     <w:rsid w:val="00B23B40"/>
     <w:rsid w:val="00B350EF"/>
     <w:rsid w:val="00B37D8E"/>
     <w:rsid w:val="00B42B6D"/>
     <w:rsid w:val="00B448D3"/>
     <w:rsid w:val="00B4797B"/>
     <w:rsid w:val="00B51416"/>
     <w:rsid w:val="00B53EB8"/>
     <w:rsid w:val="00B5687D"/>
     <w:rsid w:val="00B6195F"/>
     <w:rsid w:val="00B713BD"/>
     <w:rsid w:val="00B71BF5"/>
     <w:rsid w:val="00B76C12"/>
     <w:rsid w:val="00B773AE"/>
@@ -11837,65 +11861,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC0B1CD-637A-4A62-9B05-266C0CE77E55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>581</Words>
-  <Characters>3315</Characters>
+  <Characters>3316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KARBAR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3889</CharactersWithSpaces>
+  <CharactersWithSpaces>3890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>f.shirnam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>